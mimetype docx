--- v0 (2026-06-09)
+++ v1 (2026-07-28)
@@ -141,51 +141,51 @@
         <w:t xml:space="preserve">Уникальность курса:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:color w:val="1B1F24"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Единственный на русскоязычном рынке продвинутый курс, закрывающий разрыв между базовой переподготовкой и многолетними модальными программами. В отличие от моно-модальных школ, мы обучаем интегративному клиническому мышлению: матрице выбора интервенций под клиента, а не вере в один метод. Уникальный формат микро-кейсов сложные моменты сессии разбирает реальные точки выбора в диалоге, а отдельный блок по контрпереносу и слепым зонам терапевта обычно доступен только в долгой личной терапии. Доказательная база, отстройка от эзотерики и фокус на кейс-формуляции делают курс инструментом профессионального роста, а не очередным набором техник.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="5A606A"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Сгенерировано: 09.06.2026, 23:14</w:t>
+        <w:t>Сгенерировано: 28.07.2026, 18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="C9CDD3"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>Содержание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>